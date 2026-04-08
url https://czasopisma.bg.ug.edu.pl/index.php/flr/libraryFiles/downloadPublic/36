--- v0 (2025-12-15)
+++ v1 (2026-04-08)
@@ -286,51 +286,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2C51F1B6" id="Prostokąt 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.75pt;margin-top:14.05pt;width:405.25pt;height:140.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8m9yvjQIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9P2zAQf5+072D5faTpSoGIFFUgpkkI&#10;qsHEs3FsGuH4PPvatHvfN+OD7eykacXQHqa9JHe+v7/7d36xaQxbKx9qsCXPj0acKSuhqu1zyb8/&#10;XH865SygsJUwYFXJtyrwi9nHD+etK9QYlmAq5Rk5saFoXcmXiK7IsiCXqhHhCJyyJNTgG4HE+ues&#10;8qIl743JxqPRNGvBV86DVCHQ61Un5LPkX2sl8U7roJCZklNumL4+fZ/iN5udi+LZC7esZZ+G+Ics&#10;GlFbCjq4uhIo2MrXf7hqaukhgMYjCU0GWtdSJQyEJh+9QXO/FE4lLFSc4IYyhf/nVt6uF57VVckn&#10;nFnRUIsWlCDCy+svZJNYn9aFgtTu3cL3XCAygt1o38Q/wWCbVNPtUFO1QSbp8TifTE/PppxJkuUn&#10;J2fUtOg125s7H/CLgoZFouSempZqKdY3ATvVnUqMZuG6NobeRWEsa0s+/Xw8SgYBTF1FYZSlEVKX&#10;xrO1oObjJu/DHmhREsZSLhFiBypRuDWqc/9NaSoOwRh3AeJY7n0KKZXFHRxjSTuaacpgMMzfMzS4&#10;S6bXjWYqjetg2EP6W8TBIkUFi4NxU1vw70WuXobInf4OfYc5wn+Caksz4aFbluDkdU2NuREBF8LT&#10;dtAe0cbjHX20AWoA9BRnS/A/33uP+jS0JOWspW0refixEl5xZr5aGuezfDKJ65mYyfHJmBh/KHk6&#10;lNhVcwnU05xui5OJjPpodqT20DzSYZjHqCQSVlLskkv0O+YSuytAp0Wq+Typ0Uo6gTf23snoPFY1&#10;Dt7D5lF4108n0mDfwm4zRfFmSDvdaGlhvkLQdZrgfV37etM6px3oT0+8F4d80tofyNlvAAAA//8D&#10;AFBLAwQUAAYACAAAACEA3S0Z/9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjTpFRWiFOhSlzg1FD17MbbJCJeR7HTmr9nOcFx9Uazb6pdcqO44hwGTxrWqwwEUuvtQJ2G&#10;4+fbkwIRoiFrRk+o4RsD7Or7u8qU1t/ogNcmdoJLKJRGQx/jVEoZ2h6dCSs/ITG7+NmZyOfcSTub&#10;G5e7UeZZtpXODMQfejPhvsf2q1mchpM62O6Y3hv3USz7S74NLsWg9eNDen0BETHFvzD86rM61Ox0&#10;9gvZIEYNRfHMSQ25WoNgrjYb3nZmkKkCZF3J/wvqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC8m9yvjQIAAGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDdLRn/3AAAAAkBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
+              <v:rect w14:anchorId="38091132" id="Prostokąt 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:16.75pt;margin-top:14.05pt;width:405.25pt;height:140.1pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5t/C2cQIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8bzabhgARGxSBUlVC&#10;EBUqzsZrk1W9HnfsZJP++o69j0QU9VD14h3vfPP45uGr631t2E6hr8AWPB+NOVNWQlnZ14J/f1p9&#10;uuDMB2FLYcCqgh+U59eLjx+uGjdXE9iAKRUycmL9vHEF34Tg5lnm5UbVwo/AKUtKDViLQFd8zUoU&#10;DXmvTTYZj2dZA1g6BKm8p7+3rZIvkn+tlQwPWnsVmCk45RbSiel8iWe2uBLzVxRuU8kuDfEPWdSi&#10;shR0cHUrgmBbrP5wVVcSwYMOIwl1BlpXUiUOxCYfv2HzuBFOJS5UHO+GMvn/51be7x7dGqkMjfNz&#10;T2JksddYxy/lx/apWIehWGofmKSfZ/l0dnE540ySLj8/v6RuxHJmR3OHPnxRULMoFBypG6lIYnfn&#10;QwvtITGahVVlTOqIsawp+Ozz2TgZeDBVGZURlmZD3RhkO0FdDfu8C3uCoiSMpVyOpJIUDkZFF8Z+&#10;U5pVJdGYtAHivB19CimVDT2dhI5mmjIYDPP3DE3ok+mw0UylORwMO0p/izhYpKhgw2BcVxbwvcjl&#10;jyFyi+/Zt5wj/RcoD2tkCO0WeCdXFTXmTviwFkhjTwtCqxwe6NAGqAHQSZxtAH+99z/iaRpJy1lD&#10;a1Rw/3MrUHFmvlqa08t8Oo17ly7Ts/MJXfBU83Kqsdv6BqinOT0aTiYx4oPpRY1QP9PGL2NUUgkr&#10;KXbBZcD+chPa9aY3Q6rlMsFo15wId/bRyeg8VjUO3tP+WaDrpjPQYN9Dv3Ji/mZIW2y0tLDcBtBV&#10;muBjXbt6056mHejelPgQnN4T6vjyLX4DAAD//wMAUEsDBBQABgAIAAAAIQDdLRn/3AAAAAkBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOkVFaIU6FKXODUUPXsxtskIl5HsdOa&#10;v2c5wXH1RrNvql1yo7jiHAZPGtarDARS6+1AnYbj59uTAhGiIWtGT6jhGwPs6vu7ypTW3+iA1yZ2&#10;gksolEZDH+NUShnaHp0JKz8hMbv42ZnI59xJO5sbl7tR5lm2lc4MxB96M+G+x/arWZyGkzrY7pje&#10;G/dRLPtLvg0uxaD140N6fQERMcW/MPzqszrU7HT2C9kgRg1F8cxJDblag2CuNhvedmaQqQJkXcn/&#10;C+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALm38LZxAgAAQQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN0tGf/cAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FD769E" w14:textId="188AF7C5" w:rsidR="0059783E" w:rsidRPr="00C26FE2" w:rsidRDefault="0059783E" w:rsidP="0059783E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60BC5E44" w14:textId="14ACC424" w:rsidR="0059783E" w:rsidRPr="00C26FE2" w:rsidRDefault="0059783E" w:rsidP="0059783E">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1343,60 +1343,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mortgages, banks, banking law, financial system</w:t>
       </w:r>
       <w:r w:rsidR="00BE5D60">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B61FEA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (e</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">xamples given in the template </w:t>
+        <w:t xml:space="preserve"> (examples given in the template </w:t>
       </w:r>
       <w:r w:rsidR="00B61FEA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">are given </w:t>
       </w:r>
       <w:r w:rsidR="00B61FEA" w:rsidRPr="00465E13">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in different font colour</w:t>
       </w:r>
       <w:r w:rsidR="00B61FEA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
@@ -1976,98 +1967,106 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Enumeration </w:t>
       </w:r>
       <w:r w:rsidR="00580E16">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>part three.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2CFC24" w14:textId="77777777" w:rsidR="00A735F8" w:rsidRDefault="00A735F8" w:rsidP="00A735F8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42468E57" w14:textId="4A2B7F16" w:rsidR="007F1159" w:rsidRPr="0063587C" w:rsidRDefault="0031301B" w:rsidP="0063587C">
+    <w:p w14:paraId="42468E57" w14:textId="18625B95" w:rsidR="007F1159" w:rsidRPr="0063587C" w:rsidRDefault="0031301B" w:rsidP="0063587C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Next chapters</w:t>
       </w:r>
       <w:r w:rsidR="00692BDF">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> title</w:t>
       </w:r>
       <w:r w:rsidR="00347EC7">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – References</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="47C40AA6" w14:textId="39A4511E" w:rsidR="00B94857" w:rsidRDefault="009F4556" w:rsidP="00B8330C">
+      <w:r w:rsidR="00BB5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in text of the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321E7210" w14:textId="409573B4" w:rsidR="00231576" w:rsidRDefault="009F4556" w:rsidP="00B8330C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Law Review uses </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00A232D0">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>APA Format (7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A232D0">
@@ -2080,1080 +2079,1791 @@
           <w:t>th</w:t>
         </w:r>
         <w:r w:rsidRPr="00A232D0">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> edition)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B94857">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>citation style.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="214F0006" w14:textId="6DE00F9E" w:rsidR="000D3A91" w:rsidRPr="00404BEE" w:rsidRDefault="0031301B" w:rsidP="00B8330C">
+      <w:r w:rsidR="00BA1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More comprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1A48">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidelines </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5667D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A5667D" w:rsidRPr="00A5667D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A5667D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5066">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For most comprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="00B364DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explanation and examples, see </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2098">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association </w:t>
+      </w:r>
+      <w:r w:rsidR="00231576">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00596650">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AD9668" w14:textId="1FAE8429" w:rsidR="00981704" w:rsidRDefault="0031301B" w:rsidP="00B8330C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">References should be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">placed </w:t>
       </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>within article text, not in footnotes. Footnotes can be used to discuss side threads that do not fit within the main body of the article</w:t>
+        <w:t xml:space="preserve">within article text, not in footnotes. Footnotes can be used to discuss side threads that do not fit within the main </w:t>
+      </w:r>
+      <w:r w:rsidR="009A04AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>topic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the article</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00662C07" w:rsidRPr="00662C07">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00404BEE">
+    </w:p>
+    <w:p w14:paraId="3390EBDF" w14:textId="22114A7D" w:rsidR="00981704" w:rsidRPr="0031301B" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to various types of sources</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the text of the article</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="78D3CCA5" w14:textId="77777777" w:rsidR="0031301B" w:rsidRDefault="0031301B" w:rsidP="00B8330C">
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be done in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance to the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF3B6AB" w14:textId="03A903D3" w:rsidR="00192A4B" w:rsidRDefault="0031301B" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="135DFEA6" w14:textId="33CE19E4" w:rsidR="0031301B" w:rsidRPr="0031301B" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:r w:rsidRPr="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Books</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55D9" w:rsidRPr="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, chapters in books and articles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A712F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>uthor</w:t>
+      </w:r>
+      <w:r w:rsidR="007E267E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surname</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00621E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00621E41">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>page range</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C6AD8C" w14:textId="680A4C26" w:rsidR="000A1DE9" w:rsidRDefault="00192A4B" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009813BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1 Author</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00192A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alexy</w:t>
+      </w:r>
+      <w:r w:rsidR="001F55D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00192A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010: 9-10</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00192A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A712F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7739D7F0" w14:textId="347B75E0" w:rsidR="001F55D9" w:rsidRPr="007F540B" w:rsidRDefault="009813BB" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example – 2 Authors: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A449A3" w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Araszkiewicz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A449A3" w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A449A3" w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gizbert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A449A3" w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Studnicki, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0CE6" w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2011: 9-10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03325685" w14:textId="718C1F6F" w:rsidR="00EC0CE6" w:rsidRDefault="00EC0CE6" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example – 3 Authors: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CD16BE" w:rsidRPr="00030EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Miemiec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD16BE" w:rsidRPr="00030EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="00030EA4" w:rsidRPr="00030EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al., 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B917F4E" w14:textId="747BA619" w:rsidR="00030EA4" w:rsidRDefault="00030EA4" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example – group authors (ex. institutions like OECD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA31D3" w:rsidRPr="009566AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(The Organisation for Economic Co-operation and Development [OECD]</w:t>
+      </w:r>
+      <w:r w:rsidR="009566AE" w:rsidRPr="009566AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 1998).</w:t>
+      </w:r>
+      <w:r w:rsidR="009566AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All subsequent citations: </w:t>
+      </w:r>
+      <w:r w:rsidR="009566AE" w:rsidRPr="009566AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(OECD, 1998).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0441A5D2" w14:textId="77777777" w:rsidR="009566AE" w:rsidRPr="00030EA4" w:rsidRDefault="009566AE" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7095D928" w14:textId="2D6A2170" w:rsidR="004571DF" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal acts: </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">References </w:t>
-      </w:r>
+        <w:t>Official name of the Act</w:t>
+      </w:r>
+      <w:r w:rsidR="004571DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> article or other type of prescription</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abbreviation/symbol and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004571DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B81407" w14:textId="137E5CAF" w:rsidR="0031301B" w:rsidRPr="0031301B" w:rsidRDefault="004571DF" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">to various types of sources </w:t>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Public Finance Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art. 114</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A66BEF" w14:textId="7D9121B9" w:rsidR="00DC2633" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Court Rulings:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">should be done in </w:t>
-[...13 lines deleted...]
-        <w:t>guidelines</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Court full name in English or its abbreviation, ruling signature in customary form, if applicable – page</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/thesis number</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Books: </w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FEE27A" w14:textId="78DED818" w:rsidR="0031301B" w:rsidRDefault="00A712F6" w:rsidP="0031301B">
-[...372 lines deleted...]
-    <w:p w14:paraId="1EE529C9" w14:textId="49A36957" w:rsidR="0031301B" w:rsidRPr="00DC2633" w:rsidRDefault="00DC2633" w:rsidP="0031301B">
+    <w:p w14:paraId="1EE529C9" w14:textId="619655E7" w:rsidR="0031301B" w:rsidRPr="00DC2633" w:rsidRDefault="00DC2633" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>[WSA</w:t>
+        <w:t>WSA</w:t>
       </w:r>
       <w:r w:rsidR="00DA04E4">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Poznań, IV SA/Po 224/06].</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F99A37B" w14:textId="77777777" w:rsidR="001C5A76" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+        <w:t xml:space="preserve"> in Poznań, IV SA/Po 224/06</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00DC2633">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F99A37B" w14:textId="13148004" w:rsidR="001C5A76" w:rsidRDefault="0031301B" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other official documents:</w:t>
+      </w:r>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Document’s name, if applicable – page</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5880C44F" w14:textId="061C35AE" w:rsidR="0031301B" w:rsidRPr="001C5A76" w:rsidRDefault="001C5A76" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Other official documents: [Document’s name, if applicable – page]</w:t>
+        <w:t xml:space="preserve">Example: </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>State Aid SA.52194 (2018/FC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E679FF" w14:textId="639A2019" w:rsidR="001C5A76" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F540B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Websites and other Internet resources: </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Website</w:t>
       </w:r>
       <w:r w:rsidR="001C5A76">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>/resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title, if applicable – page</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5880C44F" w14:textId="2626E3E5" w:rsidR="0031301B" w:rsidRPr="001C5A76" w:rsidRDefault="001C5A76" w:rsidP="0031301B">
+      <w:r w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF7DEB1" w14:textId="49868391" w:rsidR="0031301B" w:rsidRPr="0031301B" w:rsidRDefault="001C5A76" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-          <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="0031301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Historically, most Slovak companies are in tax havens</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="001C5A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D6C8D3" w14:textId="77777777" w:rsidR="00ED54EC" w:rsidRDefault="00ED54EC" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CAA650" w14:textId="3593DECA" w:rsidR="00F25F3D" w:rsidRDefault="00F25F3D" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F25F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you are referencing m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ore than one source to back one thesis or information, use only one bracket and separate the sources with </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2130">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>semicolon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD65B46" w14:textId="058E9814" w:rsidR="00EA2130" w:rsidRPr="00F25F3D" w:rsidRDefault="00EA2130" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
-      <w:r w:rsidR="0031301B" w:rsidRPr="001C5A76">
-[...8 lines deleted...]
-    <w:p w14:paraId="68E679FF" w14:textId="51DE657D" w:rsidR="001C5A76" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2130">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Alexy</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2130">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010: 111; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2130">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>State Aid SA.52194 (2018/FC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2130">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FCC714" w14:textId="77777777" w:rsidR="00F25F3D" w:rsidRPr="00F25F3D" w:rsidRDefault="00F25F3D" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2774272B" w14:textId="08621AF4" w:rsidR="00A9640B" w:rsidRDefault="0031301B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031301B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Websites and other Internet resources: [Website</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="5EF7DEB1" w14:textId="41263925" w:rsidR="0031301B" w:rsidRPr="0031301B" w:rsidRDefault="001C5A76" w:rsidP="0031301B">
+        <w:t>Surnames of the authors, names of courts, titles of legal acts, titles of official documents and websites in alphabets other than Latin have to be transliterated into Latin</w:t>
+      </w:r>
+      <w:r w:rsidR="00634299">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for transliteration, please use the websites mentioned in the last section of this template).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C7C6C" w14:textId="4FE4549B" w:rsidR="009866F8" w:rsidRDefault="00A9640B" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Example:</w:t>
-[...125 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Example: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA2130">
-[...72 lines deleted...]
-        <w:t>[</w:t>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0031301B" w:rsidRPr="00A9640B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bescherevnyh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C5F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="0031301B" w:rsidRPr="00A9640B">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1960: 1].</w:t>
+        <w:t xml:space="preserve"> 1960: 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00670474">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031301B" w:rsidRPr="00A9640B">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196AEB02" w14:textId="77777777" w:rsidR="00A9640B" w:rsidRDefault="00A9640B" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B48410B" w14:textId="0724BF62" w:rsidR="00863ABA" w:rsidRDefault="00863ABA" w:rsidP="00863ABA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summarizing </w:t>
+      </w:r>
+      <w:r w:rsidR="00981704">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or paraphrasing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>main findings from a given source</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002050A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in rare cases it can be done </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">without specifying a page, but </w:t>
+      </w:r>
+      <w:r w:rsidR="002050A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>usually, when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidR="002050A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a specific fragment, provide the pages on which it can be found): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to Alexy (2010), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C072B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fundamental rights embedded in a given legal system may take the form of legal principles or </w:t>
+      </w:r>
+      <w:r w:rsidR="000D171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidR="002050A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (p. 21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF4060E" w14:textId="1A951C37" w:rsidR="00863ABA" w:rsidRPr="009C24AF" w:rsidRDefault="00863ABA" w:rsidP="00863ABA">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Direct quote</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from a source</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>According to Alexy (2010), “quoted fragment” (p. 21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451DDA21" w14:textId="4CADD2EC" w:rsidR="00EA2F45" w:rsidRPr="00250098" w:rsidRDefault="00863ABA" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250098">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Long quotes from a source should be given a f</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2F45" w:rsidRPr="00250098">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orm of a blockquote</w:t>
+      </w:r>
+      <w:r w:rsidR="00250098">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29A0" w:rsidRPr="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indentation of the text):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAA7E6F" w14:textId="21F14819" w:rsidR="00EA2F45" w:rsidRPr="00DB29A0" w:rsidRDefault="00EA2F45" w:rsidP="0031301B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alexy (2010) states that</w:t>
+      </w:r>
+      <w:r w:rsidR="001746F7" w:rsidRPr="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2919AB" w14:textId="606194C4" w:rsidR="00250098" w:rsidRPr="00DB29A0" w:rsidRDefault="00250098" w:rsidP="00250098">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>There are two fundamentally different constructions of constitutional rights: the rule construction and the principles construction. Neither of these constructions is at any point realized to the fullest extent, but they nevertheless represent two opposing ideas on which the solution of nearly all questions of the doctrine of constitutional rights turns. Questions pertaining to constitutional rights are not simply questions in a particular area of law. The answers given to such questions have consequences for the structure of the entire legal system</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29A0" w:rsidRPr="00DB29A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (p. 21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FA2D37" w14:textId="77777777" w:rsidR="00863ABA" w:rsidRDefault="00863ABA" w:rsidP="0031301B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B677F96" w14:textId="5802B246" w:rsidR="004C7AE9" w:rsidRPr="009866F8" w:rsidRDefault="00347EC7" w:rsidP="009866F8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Next subchapters</w:t>
       </w:r>
       <w:r w:rsidR="005D3772">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> title – Graphs and tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F3380A" w14:textId="5B34B9D8" w:rsidR="00DB7964" w:rsidRPr="00DB7964" w:rsidRDefault="00DB7964" w:rsidP="00DB7964">
+    <w:p w14:paraId="19F3380A" w14:textId="20613C32" w:rsidR="00DB7964" w:rsidRPr="00DB7964" w:rsidRDefault="00DB7964" w:rsidP="00DB7964">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7964">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Tables and graphs used in text should be entitled and numbered. The source of their origin must be indicated below each table and/or graph.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tables and graphs used in text should be </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0190">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>given a title and number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7964">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. The source of their origin must be indicated below each table and/or graph.</w:t>
       </w:r>
       <w:r w:rsidR="00E92DAA">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> They must be editable; they cannot be images.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B99C58" w14:textId="77777777" w:rsidR="00DB7964" w:rsidRPr="00DB7964" w:rsidRDefault="00DB7964" w:rsidP="00DB7964">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45AFA519" w14:textId="77777777" w:rsidR="00DB7964" w:rsidRPr="00E92DAA" w:rsidRDefault="00DB7964" w:rsidP="00E92DAA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
@@ -3445,70 +4155,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00E22004">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Graph 1. Exemplary graph in Financial Law Review article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C4377E" w14:textId="227E3A49" w:rsidR="00DB7964" w:rsidRPr="00DB7964" w:rsidRDefault="00DB7964" w:rsidP="00DB7964">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7964">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00274E6D" w:rsidRPr="00A12095">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F8ED803" wp14:editId="7CE9CFCF">
             <wp:extent cx="5486400" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Wykres 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5C0639" w14:textId="0F108666" w:rsidR="004C7AE9" w:rsidRDefault="00DB7964" w:rsidP="00DB7964">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7964">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Source: author’s own elaboration based on made-up data on the subject matter of articles published in the Financial Law Review</w:t>
       </w:r>
       <w:r w:rsidR="00E4624C">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
@@ -3531,2668 +4240,4488 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5869F0" w14:textId="0B334AB9" w:rsidR="002530B0" w:rsidRDefault="005606E4" w:rsidP="00081D03">
+    <w:p w14:paraId="0A8B4E9D" w14:textId="25A75E5E" w:rsidR="000D171D" w:rsidRDefault="005606E4" w:rsidP="00596650">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005606E4">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Make an obligatory conclusion. Mention how aims were met and if the hypothesis was confirmed or disproved</w:t>
       </w:r>
       <w:r w:rsidR="002530B0">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F5013" w14:textId="4F51DDE0" w:rsidR="00D76718" w:rsidRDefault="00D76718" w:rsidP="0036482D">
-[...4 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6ABE6A3D" w14:textId="77777777" w:rsidR="000B0190" w:rsidRDefault="000B0190" w:rsidP="00596650">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9B4FEF" w14:textId="77777777" w:rsidR="000B0190" w:rsidRDefault="000B0190" w:rsidP="00596650">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E96887A" w14:textId="77777777" w:rsidR="000B0190" w:rsidRDefault="000B0190" w:rsidP="00596650">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F3507E" w14:textId="77777777" w:rsidR="000B0190" w:rsidRPr="00596650" w:rsidRDefault="000B0190" w:rsidP="00596650">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12B9CA19" w14:textId="0BBE56F3" w:rsidR="002530B0" w:rsidRDefault="00481CC5" w:rsidP="0036482D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12095">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B938256" w14:textId="15DD18B7" w:rsidR="00F316BE" w:rsidRPr="00F316BE" w:rsidRDefault="00F316BE" w:rsidP="0036482D">
+    <w:p w14:paraId="44232648" w14:textId="34D451FD" w:rsidR="00C47F93" w:rsidRDefault="00F316BE" w:rsidP="0036482D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>References section should contain books, chapters in books and articles in an alphabetical order</w:t>
+        <w:t>References section should contain books, chapters in books</w:t>
+      </w:r>
+      <w:r w:rsidR="0058733E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> articles</w:t>
+      </w:r>
+      <w:r w:rsidR="0058733E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>online sources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in an alphabetical order</w:t>
       </w:r>
       <w:r w:rsidR="00D23005">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (without </w:t>
       </w:r>
       <w:r w:rsidR="007F2F9F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>them being divided into subsections)</w:t>
+        <w:t>them being divided into subsections</w:t>
+      </w:r>
+      <w:r w:rsidR="003E05AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, the division below is done purely for instructive purposes</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47F93">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B938256" w14:textId="01957AB9" w:rsidR="00F316BE" w:rsidRPr="00F316BE" w:rsidRDefault="008061A4" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References are organized by the author's last name in alphabetic (A-Z) order</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47F93" w:rsidRPr="009C3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, based on Autor’s surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008061A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hanging indent to separate each list item.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, based on their authors’ surname. They should contain full information about sources cited/referred to in the main body of the text, given in accordance to the following </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00871A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="00F316BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should contain full information about sources cited/referred to in the main body of the text, given in accordance to the </w:t>
       </w:r>
       <w:r w:rsidR="00C03C14">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>guidelines:</w:t>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> given below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4B184A" w14:textId="0AEFCA5E" w:rsidR="002530B0" w:rsidRDefault="002530B0" w:rsidP="0036482D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3338D0" w14:textId="7CFA5A47" w:rsidR="002530B0" w:rsidRPr="00D23005" w:rsidRDefault="00C03C14" w:rsidP="0036482D">
-[...221 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4DD1217B" w14:textId="181A4480" w:rsidR="00AE341D" w:rsidRDefault="00C22340" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To cite a work that is in another language, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide the author, date, title, and source of the work in the original language </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>as well as a translation of the title in square brackets after the title and before the period.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the case of a work that is part of a greater whole (e.g., an edited book chapter), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>translate only the title of the work being cited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g., the chapter title; it is not necessary to translate the title of the greater whole (e.g., the book title). The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>translation does not have to be literal; the purpose of including the translation is to give readers a sense of what the work is about.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22340">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use appropriate grammar and punctuation in the translated title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A88A55" w14:textId="77777777" w:rsidR="0008672C" w:rsidRDefault="0008672C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D01ADB9" w14:textId="24C4E099" w:rsidR="0008672C" w:rsidRPr="00C22340" w:rsidRDefault="0008672C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008672C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the other language uses a different alphabet from the one you are writing in, transliterate the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>alphabet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008672C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into the Roman alphabet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008672C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If transliteration is not possible or advisable, it is acceptable to reproduce the original alphabet in the paper. In that case, use your judgment about where to alphabetize the reference list entry—let the order of reference list entries found in other published articles serve as a guide—or place the entry at the end of the list. In any case, provide a translation of the title of the work in square brackets after the title, before the period</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Example:</w:t>
-[...277 lines deleted...]
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382572B2" w14:textId="720EADCA" w:rsidR="00AE341D" w:rsidRDefault="0008672C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For transliteration, use</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-          <w:bCs/>
-[...1422 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="002E4A5A">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-          <w:b/>
-[...243 lines deleted...]
-          <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...170 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="002E4A5A">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>http://translit.cc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E4A5A">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E520AB" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+    <w:p w14:paraId="1FA84E43" w14:textId="77777777" w:rsidR="00AE341D" w:rsidRDefault="00AE341D" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F1B7B6" w14:textId="55AD3865" w:rsidR="00664F30" w:rsidRPr="00664F30" w:rsidRDefault="00664F30" w:rsidP="00664F30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Basic Format</w:t>
+      </w:r>
+      <w:r w:rsidR="0044093E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For All References</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B556C8" w14:textId="538C957D" w:rsidR="00871A61" w:rsidRDefault="00664F30" w:rsidP="008E040A">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author, A. A., &amp; Author, B. B. (Date). Title of the work. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044093E">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Source where you can retrieve the work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. URL or DOI if available</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD7BC2" w14:textId="5F86972C" w:rsidR="003C42D8" w:rsidRPr="008E040A" w:rsidRDefault="003C42D8" w:rsidP="003C42D8">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E040A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Psychological Association. (2020). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E040A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publication manual of the American Psychological Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E040A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (7th ed.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E040A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E040A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1037/0000165-000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FE613D" w14:textId="77777777" w:rsidR="003C42D8" w:rsidRDefault="003C42D8" w:rsidP="007E3977">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DAAEC4" w14:textId="61E441EF" w:rsidR="00871A61" w:rsidRPr="00966E53" w:rsidRDefault="00871A61" w:rsidP="007E3977">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Journal Articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D0102C" w14:textId="77777777" w:rsidR="000801FC" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C556102" w14:textId="5FD0A829" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: List each author's last name and initial as Author, A. A., Author, B. B., &amp; Author, C. C. Use an ampersand (&amp;) before the final author's name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62775A6C" w14:textId="77777777" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Year).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790EC0B4" w14:textId="77777777" w:rsidR="000801FC" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4D321" w14:textId="63095BAC" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: For works that are part of a greater whole (e.g. articles, chapter), use sentence case. Only the first word of the title and subtitle and proper nouns are capitalized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178972D4" w14:textId="1414D11D" w:rsidR="000801FC" w:rsidRPr="008D292C" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D292C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Title of the Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="008D292C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB4500F" w14:textId="283D53A6" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: Italicize and capitalize each word in the journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50564646" w14:textId="77777777" w:rsidR="00B6643C" w:rsidRPr="00B6643C" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6643C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52703CB2" w14:textId="10240165" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: Italicize the journal volume. If there is no issue, include a comma before the page range.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6981F2C1" w14:textId="77777777" w:rsidR="00B6643C" w:rsidRPr="00C404C3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C404C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Issue), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D54C0F" w14:textId="18D2C951" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: If there is a issue number in addition to a volume number, include it in parentheses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427DA9E0" w14:textId="77777777" w:rsidR="00966E53" w:rsidRPr="00966E53" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Page range. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD3BBA9" w14:textId="33EDBD23" w:rsidR="00BC1BC3" w:rsidRPr="00BC1BC3" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: If there is no page range within the journal volume/issue, this can be excluded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5C9827" w14:textId="24E613E6" w:rsidR="00966E53" w:rsidRDefault="00BC1BC3" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DOI (Digital Object Identifier)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7689FB1A" w14:textId="0CC30104" w:rsidR="00046D64" w:rsidRDefault="00046D64" w:rsidP="00BC1BC3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3584D732" w14:textId="68E8D63E" w:rsidR="0044093E" w:rsidRPr="007E3977" w:rsidRDefault="00992809" w:rsidP="007E3977">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gliniecka, J. (2019)</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43906">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ule of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43906">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43906">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anagement of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43906">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43906">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unds. </w:t>
+      </w:r>
+      <w:r w:rsidR="00473CB6" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Financial Law Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00C404C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C404C3" w:rsidRPr="00C404C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00966E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 1-16.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3977" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3977" w:rsidRPr="007E3977">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.4467/22996834FLR.19.019.11275</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD0E63A" w14:textId="587EA05C" w:rsidR="004C5E30" w:rsidRDefault="00E03AB7" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example 2 (article originally in Polish):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4275DB" w14:textId="1CF8F2E2" w:rsidR="00E03AB7" w:rsidRPr="00BD7C02" w:rsidRDefault="00AB4737" w:rsidP="00D527B7">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Filipczyk, H. (2017). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zasady</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>reguły</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pewność</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prawa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>podatkowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ślepa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ulica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>konkretu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00290F5B" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Principles and rules. </w:t>
+      </w:r>
+      <w:r w:rsidR="00676C3E" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tax law certainty vs. dead-end road of concreteness</w:t>
+      </w:r>
+      <w:r w:rsidR="00676C3E" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F39" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F39" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta Universitatis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E82F39" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wratislaviensis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E82F39" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CIX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F39" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3775), </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C02" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">143-157. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7C02" w:rsidRPr="00BD7C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.19195/0137-1134.109.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3847F9E8" w14:textId="77777777" w:rsidR="00E03AB7" w:rsidRDefault="00E03AB7" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C353824" w14:textId="34CE1B2F" w:rsidR="004C5E30" w:rsidRPr="008E2E2D" w:rsidRDefault="00B47A30" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2E2D" w:rsidRPr="008E2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371F461A" w14:textId="77777777" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330CFCA9" w14:textId="79511854" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: List each author's last name and initials as Author, A. A., Author, B. B., &amp; Author, C. C. Use an ampersand (&amp;) before the final author's name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1445A9E0" w14:textId="77777777" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Year).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DA1EC" w14:textId="77777777" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the book. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F92BEFB" w14:textId="45D12963" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: For works that stand alone (e.g. books, reports), italicize the title. Only capitalize the first word of the title and subtitle and any proper nouns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324EDB7C" w14:textId="77777777" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Edition). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB57D66" w14:textId="65A97DE0" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: If there is an edition or volume, include it in parentheses and use abbreviations of ed. or vol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391CE674" w14:textId="77777777" w:rsidR="00E25F20" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publisher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA2FED" w14:textId="1646E71C" w:rsidR="00B47A30" w:rsidRPr="00E25F20" w:rsidRDefault="00E25F20" w:rsidP="00E25F20">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E25F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: You do not need to include the publisher location or databases where you retrieved it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8E8999" w14:textId="1AEC1A72" w:rsidR="00B47A30" w:rsidRPr="00046D64" w:rsidRDefault="00046D64" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CBA36A" w14:textId="19191532" w:rsidR="00CC3BE8" w:rsidRPr="00ED5ACF" w:rsidRDefault="00CC3BE8" w:rsidP="00361F1C">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Raabe, W. A.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2447" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Whittenburg G. E.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0678" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2447" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sanders D. L</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0678" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3219F" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3219F" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Federal Tax Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3219F" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (8</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th ed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5ACF" w:rsidRPr="00ED5ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>), South-Western Cengage Learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F593C" w14:textId="40674793" w:rsidR="00D527B7" w:rsidRDefault="00D527B7" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example 2 (book originally in Russian, transliteration of Cyrillic into Latin):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2673DFBD" w14:textId="2785A939" w:rsidR="006E289B" w:rsidRPr="00361F1C" w:rsidRDefault="006E289B" w:rsidP="00361F1C">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kosarenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>N.N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nalogov</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>oe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parvo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Uchebno-metodicheskij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>kompleks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E40F9A" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5887" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tax Law</w:t>
+      </w:r>
+      <w:r w:rsidR="002916A5" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5887" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Educational and methodological system</w:t>
+      </w:r>
+      <w:r w:rsidR="002916A5" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002916A5" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3rd ed.), Flinta</w:t>
+      </w:r>
+      <w:r w:rsidR="00361F1C" w:rsidRPr="00361F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing House.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB11FD6" w14:textId="00E17C81" w:rsidR="002530B0" w:rsidRDefault="002530B0" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4216A445" w14:textId="6E0C8727" w:rsidR="008B23E4" w:rsidRPr="000564AC" w:rsidRDefault="008B23E4" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chapter with editor(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BEB0B7" w14:textId="77777777" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E0311F" w14:textId="71A9CA31" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: List each chapter author's last name and initials as Author, A. A., Author, B. B., &amp; Author, C. C. Use an ampersand (&amp;) before the final author's name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC961E7" w14:textId="77777777" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Year).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8DEA17" w14:textId="77777777" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the chapter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBDCDA2" w14:textId="438E1A26" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: For works that are part of a greater whole (e.g. articles, chapter), use sentence case. Only the first word of the title and subtitle and proper nouns are capitalized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E48EF7" w14:textId="77777777" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In Editor(s), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12869D4A" w14:textId="085A365F" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: List each editor's last name and initials as A. A. Editor, B. B. Editor, &amp; C. C. Editors, include (Ed.) or (Eds.) in parentheses, and end with a comma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F723219" w14:textId="77777777" w:rsidR="000564AC" w:rsidRPr="00C84AD4" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C84AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title of the book </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514CE6C4" w14:textId="664D52E6" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: For works that stand alone (e.g. books, reports), italicize the title. Only capitalize the first word of the title and subtitle and any proper nouns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3DC09A" w14:textId="1AF8BC2E" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(pp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xx-xx).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70609A02" w14:textId="1BC01EE9" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13060D9B" w14:textId="5357F50B" w:rsidR="000564AC" w:rsidRPr="000564AC" w:rsidRDefault="000564AC" w:rsidP="000564AC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000564AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: You do not need to include the publisher location or databases where you retrieved it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACCAE4F" w14:textId="4DD0C03D" w:rsidR="000564AC" w:rsidRPr="00F8623F" w:rsidRDefault="00F8623F" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8623F">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF79C96" w14:textId="0F6D83D3" w:rsidR="00F8623F" w:rsidRPr="009E7CFA" w:rsidRDefault="00F8623F" w:rsidP="009E7CFA">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gribnau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J. L. M. (2003). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84AD4" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Equality, Consistency and Impartiality in Tax Legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC12E0" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r w:rsidR="000727CD" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. L. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000727CD" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gribnau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000727CD" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="000727CD" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d.), </w:t>
+      </w:r>
+      <w:r w:rsidR="000727CD" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Legal Protection Against Discriminatory Tax Legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7CFA" w:rsidRPr="009E7CFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. 7-32). Kluwer Law International.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585B172C" w14:textId="77777777" w:rsidR="000564AC" w:rsidRDefault="000564AC" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D607F1" w14:textId="47E3A587" w:rsidR="0011231C" w:rsidRDefault="0011231C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035204FD" w14:textId="68771D9C" w:rsidR="006E3FFB" w:rsidRPr="00D23005" w:rsidRDefault="006E3FFB" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23005">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB7E335" w14:textId="3BCC80DD" w:rsidR="006E3FFB" w:rsidRDefault="00352B9C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00352B9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author’s surname, first letter of the name.: Article’s title [if not in English – its translation to English], Journal’s name [if not in English – its translation to English], Journal’s number, Journal’s Volume (if applicable)], year of publishing of the cited journal’s number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68440041" w14:textId="530780C6" w:rsidR="00CF4D93" w:rsidRDefault="00CF4D93" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E4107B" w14:textId="51A0F011" w:rsidR="00CF4D93" w:rsidRPr="007B6B77" w:rsidRDefault="007B6B77" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Jastrzębska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M.: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Uwarunkowania</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pomiaru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>efektywności</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wydatków</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>jednostek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>samorządu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>terytorialnego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [The Determinants of Efficiency Measurement Concerning the Spending Made by Local Government Units], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finanse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rynki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Finansowe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ubezpieczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Finances, Financial Markets and Insurances], nr 6 [84], 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FED6CA4" w14:textId="26268BD4" w:rsidR="0011231C" w:rsidRDefault="0011231C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCEFAB7" w14:textId="6C87D7DE" w:rsidR="007B6B77" w:rsidRDefault="007B6B77" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Scientific articles published online</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0650">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5D004" w14:textId="35653BDF" w:rsidR="007B6B77" w:rsidRPr="007B6B77" w:rsidRDefault="00B01264" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B01264">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Author’s surname, first letter of the name.: Article’s title [if not in English – its translation to English], Available at: Internet address, accessed: date of access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1234B4A0" w14:textId="6D077F44" w:rsidR="0011231C" w:rsidRPr="002E0650" w:rsidRDefault="002E0650" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15089260" w14:textId="0DEC34B2" w:rsidR="002E0650" w:rsidRPr="002E0650" w:rsidRDefault="002E0650" w:rsidP="002E0650">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Klčovanská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E.: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Axiologická</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>podstata</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>noetického</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>procesu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Axiological basis of the noetic process]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E418B6" w14:textId="77777777" w:rsidR="002E0650" w:rsidRPr="002E0650" w:rsidRDefault="002E0650" w:rsidP="002E0650">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AA39C1" w14:textId="6D157DCB" w:rsidR="002E0650" w:rsidRPr="002E0650" w:rsidRDefault="002E0650" w:rsidP="002E0650">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>http://pdf.truni.sk/zborniky%20/evsuv-2004/sekcia2/Klcovanska.pdf, accessed: 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4711A3" w14:textId="7D7C8AE7" w:rsidR="0011231C" w:rsidRDefault="0011231C" w:rsidP="0036482D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E683F5" w14:textId="75FEC14A" w:rsidR="00D23005" w:rsidRDefault="00D23005" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Legal Acts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494A1B6F" w14:textId="0F7F6CE7" w:rsidR="00D23005" w:rsidRDefault="00D959AE" w:rsidP="00D959AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All legal acts mentioned in the paper in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE64A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>chronological</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> order</w:t>
+      </w:r>
+      <w:r w:rsidR="006960A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, cited following the guidelines below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A7AB56" w14:textId="77777777" w:rsidR="006960A2" w:rsidRDefault="006960A2" w:rsidP="00D959AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE47BD2" w14:textId="58130529" w:rsidR="00D959AE" w:rsidRPr="00D23005" w:rsidRDefault="006960A2" w:rsidP="00D959AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006960A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Act of specified date of its passage on Certain Subject (information about consolidated text if applicable, official journal’s name, official journal’s date, act’s number in official journal, information about further amendments if applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665F4539" w14:textId="696F0E75" w:rsidR="007860E5" w:rsidRPr="00F94015" w:rsidRDefault="00F94015" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94015">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A7E43" w14:textId="7A90AE8A" w:rsidR="00F94015" w:rsidRPr="00F94015" w:rsidRDefault="00F94015" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94015">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Act of 27 August, 2009 on Public Finance (consolidated text Journal of Laws 2017, item 2077, as amended).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F55A0F" w14:textId="638CD447" w:rsidR="007860E5" w:rsidRDefault="007860E5" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB89809" w14:textId="54B89FC1" w:rsidR="007860E5" w:rsidRPr="00F94015" w:rsidRDefault="00F94015" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If acts from multiple countries are cited, please</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00454F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>group acts from one country and indicate the jurisdiction of origin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58829C60" w14:textId="45B03B82" w:rsidR="007860E5" w:rsidRDefault="007860E5" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E7D6E0" w14:textId="4FAED427" w:rsidR="00A46516" w:rsidRDefault="00A46516" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Court rulings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5239DD49" w14:textId="456D69CD" w:rsidR="007860E5" w:rsidRDefault="004C1506" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1506">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All court rulings mentioned in the paper in alphabetical order</w:t>
+      </w:r>
+      <w:r w:rsidR="002842FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002842FD" w:rsidRPr="002842FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cited following the guidelines below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BC9799" w14:textId="26CE650F" w:rsidR="004C1506" w:rsidRDefault="002842FD" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002842FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Court’s full name or customary abbreviation (with English translation of full name in either case) of specified place if applicable, customary name of the ruling, date of the ruling, customary signature of the ruling, place of ruling’s publication or (information about it not being published).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5707B23C" w14:textId="391AA634" w:rsidR="002F3808" w:rsidRDefault="002F3808" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E66E64A" w14:textId="7AE43ED8" w:rsidR="002F3808" w:rsidRPr="00547ACB" w:rsidRDefault="002F3808" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00547ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ECJ ruling of 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February 1999, C-349/96, (ECR 1999/2/I-973)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547ACB">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00547ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4760DB" w14:textId="505BA2ED" w:rsidR="007860E5" w:rsidRDefault="007860E5" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6686311E" w14:textId="5C815BF8" w:rsidR="007860E5" w:rsidRDefault="00935B79" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other official documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B230FA" w14:textId="159DEBCD" w:rsidR="00935B79" w:rsidRDefault="00547ACB" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All other documents originating from administrative and judicial bodies of various kinds, cited</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE64A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in alphabetical order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following the guidelines below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229AD6BF" w14:textId="7AA8FA7F" w:rsidR="00547ACB" w:rsidRDefault="00A83DEB" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A83DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Full name of the document, place of publishing</w:t>
+      </w:r>
+      <w:r w:rsidR="00362EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Internet address, accessed: date of access)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6266DAC8" w14:textId="1CB1C4AE" w:rsidR="00A83DEB" w:rsidRDefault="00A83DEB" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0004C8DF" w14:textId="77777777" w:rsidR="00746C51" w:rsidRPr="00746C51" w:rsidRDefault="00746C51" w:rsidP="00746C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>State Aid SA.52194 (2018/FC) – Slovak Retail Turnover Tax – Invitation to submit comments pursuant to Article 108 (2) of the Treaty on the Functioning of the European Union (2019/C 194/03),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529AB21B" w14:textId="77777777" w:rsidR="00746C51" w:rsidRPr="00746C51" w:rsidRDefault="00746C51" w:rsidP="00746C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Available at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD2FB82" w14:textId="3D5673B4" w:rsidR="00A83DEB" w:rsidRPr="00547ACB" w:rsidRDefault="00746C51" w:rsidP="00746C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:52019XC0607(06)&amp;rid=1, accessed: 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>March 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258B0443" w14:textId="38A1A745" w:rsidR="007860E5" w:rsidRDefault="007860E5" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9AC49B" w14:textId="0F927B6C" w:rsidR="00746C51" w:rsidRDefault="00746C51" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Internet Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0195A066" w14:textId="3F357A55" w:rsidR="00746C51" w:rsidRDefault="00746C51" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All other Internet resources that are not scientific articles, legal acts, court rulings or official documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE64A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mentioned in the paper in alphabetical order, cited following the guidelines below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A2D949" w14:textId="7C24E816" w:rsidR="00AE64A5" w:rsidRPr="00746C51" w:rsidRDefault="00362EE6" w:rsidP="00A361BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Title of the website, Available at: Internet address, accessed: date of access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A6D79C" w14:textId="77777777" w:rsidR="007A50DE" w:rsidRPr="007A50DE" w:rsidRDefault="007A50DE" w:rsidP="007A50DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>daňových</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rajoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>historicky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>najviac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>slovenských</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>firiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Historically, most Slovak companies are in tax havens]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA52E4" w14:textId="77777777" w:rsidR="007A50DE" w:rsidRPr="007A50DE" w:rsidRDefault="007A50DE" w:rsidP="007A50DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A301457" w14:textId="0A288CA3" w:rsidR="00A361BF" w:rsidRPr="007A50DE" w:rsidRDefault="007A50DE" w:rsidP="007A50DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6306"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://ekonomika.sme.sk/c/20738771/pocet-slovenskych-firiem-s-vlastnikom-v-danovom-raji-vlani-mierne-vzrastol.html, accessed: 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A50DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197845A8" w14:textId="2986C67C" w:rsidR="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...76 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+    </w:p>
+    <w:p w14:paraId="3279473C" w14:textId="1D0FD970" w:rsidR="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015CA241" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IMPORTANT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C94B9D" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surnames of the authors, titles of their works, names of journals, publishing places and companies, names of courts, titles of legal acts, names of official journals, titles of official documents and websites in alphabets other than Latin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>have to be transliterated into Latin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A66A220" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FE5E2B" w14:textId="77777777" w:rsidR="005A69C4" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ample:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E666DA1" w14:textId="49219282" w:rsidR="002E4A5A" w:rsidRPr="005A69C4" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pimenova, O. I.: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Realizatsiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zakonodatelnyh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prerogativ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rossiiskoy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Federatsii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>osnove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>principov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>subsidiarnosti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pravovaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ocenka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>opyta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Evropeiskogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>soyuza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Zhurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rossiiskogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prava</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, No 8, 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A88A8AE" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BC0A55" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For transliteration, use: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="002E4A5A">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>http://translit.cc/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E520AB" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28230608" w14:textId="77777777" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>QUESTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AB2670" w14:textId="0357E6AB" w:rsidR="002E4A5A" w:rsidRPr="002E4A5A" w:rsidRDefault="002E4A5A" w:rsidP="002E4A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If you have any questions concerning the content of the template</w:t>
+      </w:r>
+      <w:r w:rsidR="005A69C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, how to cite given type or source,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the details of formatting of parts of the article to be published in the Financial Law Review, please contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>editorial team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using following e-mail address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04155763" w14:textId="7AF67141" w:rsidR="002E4A5A" w:rsidRDefault="00000000" w:rsidP="00ED7471">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00ED7471" w:rsidRPr="008A39C2">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           </w:rPr>
           <w:t>flr@ug.edu.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="002E4A5A" w:rsidSect="004B4461">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1558" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="488A649B" w14:textId="77777777" w:rsidR="00A725E0" w:rsidRDefault="00A725E0" w:rsidP="003B27A5">
+    <w:p w14:paraId="66147464" w14:textId="77777777" w:rsidR="00B51B31" w:rsidRDefault="00B51B31" w:rsidP="003B27A5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DC4F570" w14:textId="77777777" w:rsidR="00A725E0" w:rsidRDefault="00A725E0" w:rsidP="003B27A5">
+    <w:p w14:paraId="62818B76" w14:textId="77777777" w:rsidR="00B51B31" w:rsidRDefault="00B51B31" w:rsidP="003B27A5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6282,529 +8811,560 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41492BA6" w14:textId="77777777" w:rsidR="00A725E0" w:rsidRDefault="00A725E0" w:rsidP="003B27A5">
+    <w:p w14:paraId="66CB68C4" w14:textId="77777777" w:rsidR="00B51B31" w:rsidRDefault="00B51B31" w:rsidP="003B27A5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BFC847A" w14:textId="77777777" w:rsidR="00A725E0" w:rsidRDefault="00A725E0" w:rsidP="003B27A5">
+    <w:p w14:paraId="38DEC315" w14:textId="77777777" w:rsidR="00B51B31" w:rsidRDefault="00B51B31" w:rsidP="003B27A5">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77A8EA56" w14:textId="7830CF55" w:rsidR="000D2FB7" w:rsidRPr="001A4F0B" w:rsidRDefault="00AA7E2F" w:rsidP="000B5B34">
+    <w:p w14:paraId="77A8EA56" w14:textId="7830CF55" w:rsidR="000D2FB7" w:rsidRPr="00596650" w:rsidRDefault="00AA7E2F" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D3BF6" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="001D3BF6" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientific career and other information provided by the Author about themselves </w:t>
       </w:r>
-      <w:r w:rsidR="000D2FB7" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="000D2FB7" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">– Name, Surname, affiliation – official position, represented </w:t>
       </w:r>
-      <w:r w:rsidR="00A42690">
+      <w:r w:rsidR="00A42690" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>scientific institution</w:t>
       </w:r>
-      <w:r w:rsidR="000D2FB7" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="000D2FB7" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, department, faculty, its address. Information about Author’s scientific interests, most important works, positions held in scientific and official organs. Author’s e-mail, ORCID number.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC140D" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="00CC140D" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D2FB7" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="000D2FB7" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A958538" w14:textId="043FE93F" w:rsidR="00F86B4A" w:rsidRPr="001A4F0B" w:rsidRDefault="000D2FB7" w:rsidP="000B5B34">
+    <w:p w14:paraId="6A958538" w14:textId="043FE93F" w:rsidR="00F86B4A" w:rsidRPr="00596650" w:rsidRDefault="000D2FB7" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Professor for Financial Law, Department of Financial Law, Faculty of Law and Administration, Gdansk University, Poland</w:t>
       </w:r>
-      <w:r w:rsidR="001D3BF6" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="001D3BF6" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, specializing </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in tax law and local government finance. </w:t>
       </w:r>
-      <w:r w:rsidR="001D3BF6" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="001D3BF6" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">uthor of 5 books and more than 40 reviewed articles in prestigious journals. </w:t>
       </w:r>
-      <w:r w:rsidR="001D3BF6" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="001D3BF6" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ember of Information and Organization Centre for the Research on the Public Finances and Tax Law in the Countries of Central and Eastern Europe. Contact email: jan.kowalski@ug.edu.pl, </w:t>
       </w:r>
-      <w:r w:rsidR="00000E21">
+      <w:r w:rsidR="00000E21" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>0000-0002-1825-0097</w:t>
       </w:r>
-      <w:r w:rsidR="002051EB" w:rsidRPr="001A4F0B">
+      <w:r w:rsidR="002051EB" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="388032BF" w14:textId="72CD232C" w:rsidR="003D6AFF" w:rsidRPr="001A4F0B" w:rsidRDefault="003D6AFF" w:rsidP="000B5B34">
+    <w:p w14:paraId="388032BF" w14:textId="72CD232C" w:rsidR="003D6AFF" w:rsidRPr="00596650" w:rsidRDefault="003D6AFF" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> If applicable, information about the research project which the paper is a part of/funding from a given grant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="46EE2D40" w14:textId="15D77AC3" w:rsidR="0031301B" w:rsidRPr="001A4F0B" w:rsidRDefault="0031301B" w:rsidP="000B5B34">
+    <w:p w14:paraId="358F1E02" w14:textId="4F683BCB" w:rsidR="00596650" w:rsidRPr="00596650" w:rsidRDefault="00596650" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001A4F0B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> To explain details, or discuss accessory themes, but not for references.</w:t>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ull bibliographical information on the resource is given</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference section below.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1D0D1CD4" w14:textId="02522D98" w:rsidR="00DA04E4" w:rsidRPr="001A4F0B" w:rsidRDefault="00DA04E4" w:rsidP="000B5B34">
+    <w:p w14:paraId="46EE2D40" w14:textId="15D77AC3" w:rsidR="0031301B" w:rsidRPr="00596650" w:rsidRDefault="0031301B" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please explain the abbreviation in the first instance of referencing given body’s judgement. Example: </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> Court).</w:t>
+        <w:t xml:space="preserve"> To explain details, or discuss accessory themes, but not for references.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="32715B0E" w14:textId="65B19AE0" w:rsidR="002E0650" w:rsidRPr="00B76D8C" w:rsidRDefault="002E0650" w:rsidP="000B5B34">
+    <w:p w14:paraId="1D0D1CD4" w14:textId="02522D98" w:rsidR="00DA04E4" w:rsidRPr="00596650" w:rsidRDefault="00DA04E4" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76D8C">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B76D8C">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Please explain the abbreviation in the first instance of referencing given body’s judgement. Example: </w:t>
+      </w:r>
+      <w:r w:rsidR="000155B1" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from hereinafter “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WSA</w:t>
+      </w:r>
+      <w:r w:rsidR="000155B1" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>” stands for</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Wojewódzki </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sąd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E1750C" w:rsidRPr="00B76D8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">That means articles that are published only in electronic form. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+        <w:t>Administracyjny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please do not </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+        <w:t>” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">replace information about source journal with Internet links. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+        <w:t>Provincional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C5A76" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If there is no open access copy to which a link can be provided, please </w:t>
-[...6 lines deleted...]
-        <w:t>provide article DOI.</w:t>
+        <w:t xml:space="preserve"> Court).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3A550FBF" w14:textId="50EA0AA4" w:rsidR="002F3808" w:rsidRPr="001A4F0B" w:rsidRDefault="002F3808" w:rsidP="002F3808">
+    <w:p w14:paraId="32715B0E" w14:textId="65B19AE0" w:rsidR="002E0650" w:rsidRPr="00596650" w:rsidRDefault="002E0650" w:rsidP="00596650">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A4F0B">
+      <w:r w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E1750C" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The information provided</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A4F0B">
+        <w:t xml:space="preserve">That means articles that are published only in electronic form. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D8C" w:rsidRPr="00596650">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should allow the reader to find the whole text of the ruling.</w:t>
+        <w:t xml:space="preserve">Please do not </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5B34" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replace information about source journal with Internet links. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1750C" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is no open access copy to which a link can be provided, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D8C" w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide article DOI.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3A550FBF" w14:textId="50EA0AA4" w:rsidR="002F3808" w:rsidRPr="00596650" w:rsidRDefault="002F3808" w:rsidP="00596650">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00596650">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The information provided should allow the reader to find the whole text of the ruling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="209619502"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="15159B2B" w14:textId="79C6F7CC" w:rsidR="0002782C" w:rsidRPr="0033647D" w:rsidRDefault="006B3222" w:rsidP="006B3222">
         <w:pPr>
           <w:pStyle w:val="Nagwek"/>
@@ -7258,59 +9818,51 @@
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>October</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2</w:t>
-[...7 lines deleted...]
-      <w:t>5</w:t>
+      <w:t xml:space="preserve"> 25</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, 2023</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Lato"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:br/>
@@ -9164,808 +11716,909 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2139645564">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="471099772">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="506553622">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1397389183">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1048604259">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1349798200">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0059783E"/>
     <w:rsid w:val="00000E21"/>
     <w:rsid w:val="00006ED2"/>
     <w:rsid w:val="00006FF3"/>
     <w:rsid w:val="000155B1"/>
     <w:rsid w:val="000162E3"/>
     <w:rsid w:val="000166CA"/>
     <w:rsid w:val="0001676A"/>
     <w:rsid w:val="00017508"/>
     <w:rsid w:val="00021A77"/>
     <w:rsid w:val="00022527"/>
     <w:rsid w:val="00024218"/>
     <w:rsid w:val="000249D9"/>
     <w:rsid w:val="00024EAF"/>
     <w:rsid w:val="0002782C"/>
     <w:rsid w:val="00030D97"/>
+    <w:rsid w:val="00030EA4"/>
     <w:rsid w:val="000409A2"/>
     <w:rsid w:val="00042CCE"/>
     <w:rsid w:val="000455E0"/>
     <w:rsid w:val="000465EB"/>
+    <w:rsid w:val="00046D64"/>
     <w:rsid w:val="000514EC"/>
+    <w:rsid w:val="000564AC"/>
     <w:rsid w:val="00056575"/>
     <w:rsid w:val="00062E01"/>
     <w:rsid w:val="00063570"/>
     <w:rsid w:val="00072690"/>
+    <w:rsid w:val="000727CD"/>
     <w:rsid w:val="00077BD8"/>
+    <w:rsid w:val="000801FC"/>
     <w:rsid w:val="00081D03"/>
     <w:rsid w:val="000821F6"/>
     <w:rsid w:val="00085B61"/>
+    <w:rsid w:val="0008672C"/>
     <w:rsid w:val="000950B2"/>
     <w:rsid w:val="000A1DE9"/>
+    <w:rsid w:val="000B0190"/>
     <w:rsid w:val="000B4C2C"/>
     <w:rsid w:val="000B5B34"/>
     <w:rsid w:val="000C0568"/>
     <w:rsid w:val="000C27F2"/>
     <w:rsid w:val="000D15FE"/>
+    <w:rsid w:val="000D171D"/>
     <w:rsid w:val="000D2FB7"/>
     <w:rsid w:val="000D323A"/>
     <w:rsid w:val="000D3A91"/>
     <w:rsid w:val="000D3AE2"/>
     <w:rsid w:val="000D4D9F"/>
     <w:rsid w:val="000D51F1"/>
     <w:rsid w:val="000D6B2B"/>
     <w:rsid w:val="000D7C49"/>
     <w:rsid w:val="000E0480"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E4A52"/>
     <w:rsid w:val="000F019E"/>
+    <w:rsid w:val="000F5887"/>
     <w:rsid w:val="000F5A3A"/>
     <w:rsid w:val="000F7F55"/>
     <w:rsid w:val="00104BA4"/>
     <w:rsid w:val="00105AF1"/>
     <w:rsid w:val="00106335"/>
     <w:rsid w:val="001079D3"/>
     <w:rsid w:val="0011231C"/>
     <w:rsid w:val="00113040"/>
     <w:rsid w:val="0012162F"/>
     <w:rsid w:val="001253A7"/>
     <w:rsid w:val="00126F7E"/>
     <w:rsid w:val="00132620"/>
     <w:rsid w:val="001347EC"/>
     <w:rsid w:val="00137FA3"/>
     <w:rsid w:val="00142693"/>
     <w:rsid w:val="00144228"/>
     <w:rsid w:val="00147354"/>
     <w:rsid w:val="001539F6"/>
     <w:rsid w:val="00157314"/>
     <w:rsid w:val="001643BB"/>
     <w:rsid w:val="00164981"/>
     <w:rsid w:val="00172FC1"/>
+    <w:rsid w:val="001746F7"/>
     <w:rsid w:val="00174EF3"/>
     <w:rsid w:val="0018014F"/>
     <w:rsid w:val="001810DC"/>
     <w:rsid w:val="00185B3F"/>
     <w:rsid w:val="00186A97"/>
     <w:rsid w:val="00187ABE"/>
     <w:rsid w:val="00192A4B"/>
     <w:rsid w:val="00193340"/>
     <w:rsid w:val="00193B90"/>
     <w:rsid w:val="001A4A20"/>
     <w:rsid w:val="001A4F0B"/>
     <w:rsid w:val="001B2E29"/>
     <w:rsid w:val="001B390F"/>
     <w:rsid w:val="001C02C1"/>
     <w:rsid w:val="001C16CE"/>
+    <w:rsid w:val="001C2BFF"/>
     <w:rsid w:val="001C5A76"/>
     <w:rsid w:val="001C62DC"/>
     <w:rsid w:val="001D17BA"/>
+    <w:rsid w:val="001D2447"/>
     <w:rsid w:val="001D38CC"/>
     <w:rsid w:val="001D3BF6"/>
     <w:rsid w:val="001E1AB6"/>
     <w:rsid w:val="001E1C09"/>
     <w:rsid w:val="001E300C"/>
     <w:rsid w:val="001E5F66"/>
     <w:rsid w:val="001F00DB"/>
     <w:rsid w:val="001F095D"/>
+    <w:rsid w:val="001F0CAC"/>
     <w:rsid w:val="001F290E"/>
     <w:rsid w:val="001F3623"/>
+    <w:rsid w:val="001F3748"/>
+    <w:rsid w:val="001F55D9"/>
     <w:rsid w:val="001F5A7B"/>
     <w:rsid w:val="001F5BC4"/>
     <w:rsid w:val="002009C6"/>
     <w:rsid w:val="00201F66"/>
     <w:rsid w:val="00204B20"/>
+    <w:rsid w:val="002050A7"/>
     <w:rsid w:val="002051EB"/>
     <w:rsid w:val="00213BB8"/>
     <w:rsid w:val="00213E7B"/>
     <w:rsid w:val="002245A8"/>
     <w:rsid w:val="00225A88"/>
     <w:rsid w:val="00230D8A"/>
     <w:rsid w:val="002312C4"/>
+    <w:rsid w:val="00231576"/>
     <w:rsid w:val="00236902"/>
     <w:rsid w:val="002372B7"/>
     <w:rsid w:val="00240240"/>
     <w:rsid w:val="00240EE3"/>
     <w:rsid w:val="00245191"/>
     <w:rsid w:val="002453CE"/>
     <w:rsid w:val="00247FA8"/>
+    <w:rsid w:val="00250098"/>
     <w:rsid w:val="002530B0"/>
     <w:rsid w:val="00254414"/>
     <w:rsid w:val="00255283"/>
     <w:rsid w:val="0025592E"/>
     <w:rsid w:val="00257526"/>
     <w:rsid w:val="00261CC5"/>
     <w:rsid w:val="0026296E"/>
     <w:rsid w:val="00263D69"/>
     <w:rsid w:val="00273500"/>
     <w:rsid w:val="00274B10"/>
     <w:rsid w:val="00274E6D"/>
     <w:rsid w:val="0028012B"/>
     <w:rsid w:val="002821DC"/>
     <w:rsid w:val="0028272C"/>
     <w:rsid w:val="002842FD"/>
     <w:rsid w:val="00290897"/>
+    <w:rsid w:val="00290F5B"/>
+    <w:rsid w:val="002916A5"/>
     <w:rsid w:val="00296203"/>
     <w:rsid w:val="002A0920"/>
     <w:rsid w:val="002A160E"/>
     <w:rsid w:val="002B064D"/>
     <w:rsid w:val="002C03DD"/>
     <w:rsid w:val="002C3FBE"/>
     <w:rsid w:val="002C4375"/>
     <w:rsid w:val="002D1270"/>
     <w:rsid w:val="002D6CF3"/>
     <w:rsid w:val="002E0650"/>
     <w:rsid w:val="002E2ABB"/>
     <w:rsid w:val="002E4A5A"/>
     <w:rsid w:val="002E69D7"/>
     <w:rsid w:val="002F3808"/>
     <w:rsid w:val="002F7804"/>
     <w:rsid w:val="003109ED"/>
     <w:rsid w:val="0031301B"/>
     <w:rsid w:val="003131F2"/>
     <w:rsid w:val="003176C7"/>
     <w:rsid w:val="0032499B"/>
     <w:rsid w:val="00326450"/>
     <w:rsid w:val="0033647D"/>
     <w:rsid w:val="00337D0C"/>
     <w:rsid w:val="0034135C"/>
     <w:rsid w:val="003418DE"/>
+    <w:rsid w:val="003442AD"/>
+    <w:rsid w:val="00345B2D"/>
     <w:rsid w:val="0034607E"/>
     <w:rsid w:val="003473C6"/>
     <w:rsid w:val="00347EC7"/>
     <w:rsid w:val="00351B64"/>
     <w:rsid w:val="00352B9C"/>
     <w:rsid w:val="003573FF"/>
+    <w:rsid w:val="00361F1C"/>
     <w:rsid w:val="00362EE6"/>
     <w:rsid w:val="0036482D"/>
     <w:rsid w:val="00366EAA"/>
     <w:rsid w:val="00373581"/>
     <w:rsid w:val="00374F3B"/>
     <w:rsid w:val="00375407"/>
     <w:rsid w:val="00377DF1"/>
     <w:rsid w:val="00393921"/>
     <w:rsid w:val="0039482D"/>
     <w:rsid w:val="003A2E10"/>
     <w:rsid w:val="003A3D40"/>
     <w:rsid w:val="003A6E1B"/>
     <w:rsid w:val="003A77F9"/>
     <w:rsid w:val="003B27A5"/>
     <w:rsid w:val="003B3712"/>
     <w:rsid w:val="003B4D7C"/>
     <w:rsid w:val="003B755E"/>
     <w:rsid w:val="003B7CDB"/>
     <w:rsid w:val="003C1D98"/>
+    <w:rsid w:val="003C42D8"/>
     <w:rsid w:val="003D6AFF"/>
     <w:rsid w:val="003D71F4"/>
+    <w:rsid w:val="003E05AD"/>
     <w:rsid w:val="003E4E14"/>
     <w:rsid w:val="003F13D8"/>
     <w:rsid w:val="003F4621"/>
     <w:rsid w:val="00400DB3"/>
     <w:rsid w:val="00401B40"/>
     <w:rsid w:val="00404BEE"/>
     <w:rsid w:val="00411299"/>
     <w:rsid w:val="00411529"/>
     <w:rsid w:val="0041566A"/>
     <w:rsid w:val="0042070C"/>
     <w:rsid w:val="004219E6"/>
     <w:rsid w:val="00430DBD"/>
     <w:rsid w:val="00431E27"/>
     <w:rsid w:val="00432CBA"/>
+    <w:rsid w:val="00437465"/>
+    <w:rsid w:val="0044093E"/>
     <w:rsid w:val="00442642"/>
     <w:rsid w:val="004458C8"/>
     <w:rsid w:val="00454F61"/>
     <w:rsid w:val="004571DF"/>
     <w:rsid w:val="004628A2"/>
     <w:rsid w:val="00465E13"/>
     <w:rsid w:val="004727C5"/>
     <w:rsid w:val="00473BE4"/>
+    <w:rsid w:val="00473CB6"/>
     <w:rsid w:val="004814A2"/>
     <w:rsid w:val="00481CC5"/>
     <w:rsid w:val="00482634"/>
     <w:rsid w:val="00483576"/>
     <w:rsid w:val="004930E6"/>
     <w:rsid w:val="004959B7"/>
     <w:rsid w:val="00497C1E"/>
     <w:rsid w:val="004A020E"/>
     <w:rsid w:val="004A0847"/>
     <w:rsid w:val="004A2246"/>
     <w:rsid w:val="004A6377"/>
     <w:rsid w:val="004B4461"/>
     <w:rsid w:val="004B677D"/>
     <w:rsid w:val="004B6E18"/>
     <w:rsid w:val="004C1506"/>
     <w:rsid w:val="004C443D"/>
     <w:rsid w:val="004C4B76"/>
     <w:rsid w:val="004C4CD2"/>
+    <w:rsid w:val="004C5E30"/>
+    <w:rsid w:val="004C5F28"/>
     <w:rsid w:val="004C7AE9"/>
     <w:rsid w:val="004D1FB3"/>
     <w:rsid w:val="004D3982"/>
     <w:rsid w:val="004D3CA2"/>
     <w:rsid w:val="004D7736"/>
     <w:rsid w:val="004E1DB6"/>
     <w:rsid w:val="004E641B"/>
     <w:rsid w:val="004E6F16"/>
     <w:rsid w:val="004E6FC7"/>
     <w:rsid w:val="004F00D6"/>
+    <w:rsid w:val="004F037D"/>
     <w:rsid w:val="004F26E2"/>
     <w:rsid w:val="004F2D64"/>
     <w:rsid w:val="004F51AD"/>
     <w:rsid w:val="004F688D"/>
     <w:rsid w:val="004F70AF"/>
     <w:rsid w:val="00501A4E"/>
     <w:rsid w:val="00502B85"/>
     <w:rsid w:val="005132EA"/>
     <w:rsid w:val="00515C1D"/>
     <w:rsid w:val="0051657A"/>
     <w:rsid w:val="00517BA0"/>
     <w:rsid w:val="00517EDF"/>
     <w:rsid w:val="00522253"/>
     <w:rsid w:val="00533D44"/>
     <w:rsid w:val="00536AB5"/>
     <w:rsid w:val="0054171D"/>
     <w:rsid w:val="005451A8"/>
     <w:rsid w:val="005468D8"/>
     <w:rsid w:val="0054798B"/>
     <w:rsid w:val="00547ACB"/>
     <w:rsid w:val="0055122E"/>
     <w:rsid w:val="00555819"/>
     <w:rsid w:val="0055591F"/>
     <w:rsid w:val="005606E4"/>
     <w:rsid w:val="005643A4"/>
     <w:rsid w:val="00571499"/>
     <w:rsid w:val="00572D36"/>
     <w:rsid w:val="0058076C"/>
     <w:rsid w:val="00580E16"/>
     <w:rsid w:val="0058105D"/>
     <w:rsid w:val="00581C68"/>
+    <w:rsid w:val="0058733E"/>
     <w:rsid w:val="00590924"/>
     <w:rsid w:val="00591236"/>
     <w:rsid w:val="005955BE"/>
+    <w:rsid w:val="00596650"/>
     <w:rsid w:val="0059783E"/>
     <w:rsid w:val="005A0A59"/>
     <w:rsid w:val="005A175E"/>
     <w:rsid w:val="005A2B5C"/>
     <w:rsid w:val="005A3537"/>
     <w:rsid w:val="005A69C4"/>
     <w:rsid w:val="005B665F"/>
     <w:rsid w:val="005C01E0"/>
     <w:rsid w:val="005C148C"/>
     <w:rsid w:val="005C421E"/>
     <w:rsid w:val="005C58D5"/>
     <w:rsid w:val="005D2A49"/>
     <w:rsid w:val="005D3772"/>
     <w:rsid w:val="005E05AA"/>
     <w:rsid w:val="005E082D"/>
     <w:rsid w:val="005E3804"/>
     <w:rsid w:val="005E4630"/>
     <w:rsid w:val="005F1097"/>
+    <w:rsid w:val="005F4B74"/>
     <w:rsid w:val="00606F44"/>
     <w:rsid w:val="00607582"/>
     <w:rsid w:val="00611544"/>
     <w:rsid w:val="00611F45"/>
     <w:rsid w:val="00613F54"/>
+    <w:rsid w:val="00621E41"/>
     <w:rsid w:val="0063037D"/>
     <w:rsid w:val="00630552"/>
     <w:rsid w:val="00630B10"/>
     <w:rsid w:val="006310F9"/>
     <w:rsid w:val="00631590"/>
     <w:rsid w:val="00633FAF"/>
     <w:rsid w:val="00634299"/>
     <w:rsid w:val="0063587C"/>
     <w:rsid w:val="00641AA2"/>
     <w:rsid w:val="006438D0"/>
     <w:rsid w:val="00650E17"/>
     <w:rsid w:val="006556C8"/>
     <w:rsid w:val="00656F0A"/>
     <w:rsid w:val="00662C07"/>
+    <w:rsid w:val="00664F30"/>
     <w:rsid w:val="00667A5D"/>
     <w:rsid w:val="006702C0"/>
     <w:rsid w:val="00670379"/>
+    <w:rsid w:val="00670474"/>
+    <w:rsid w:val="00676C3E"/>
     <w:rsid w:val="00681F7F"/>
     <w:rsid w:val="006824A6"/>
     <w:rsid w:val="00684677"/>
     <w:rsid w:val="00687117"/>
     <w:rsid w:val="00692BDF"/>
     <w:rsid w:val="00693442"/>
     <w:rsid w:val="006960A2"/>
     <w:rsid w:val="006A0103"/>
     <w:rsid w:val="006B28BE"/>
     <w:rsid w:val="006B3222"/>
     <w:rsid w:val="006C480C"/>
     <w:rsid w:val="006C51BF"/>
     <w:rsid w:val="006D03C2"/>
     <w:rsid w:val="006D1516"/>
+    <w:rsid w:val="006D6E58"/>
     <w:rsid w:val="006D73C2"/>
+    <w:rsid w:val="006E289B"/>
     <w:rsid w:val="006E2D4C"/>
     <w:rsid w:val="006E3FFB"/>
     <w:rsid w:val="006F0D1C"/>
     <w:rsid w:val="006F1241"/>
     <w:rsid w:val="006F36B7"/>
+    <w:rsid w:val="006F3B2F"/>
     <w:rsid w:val="0070027B"/>
     <w:rsid w:val="00700311"/>
     <w:rsid w:val="00701FC5"/>
     <w:rsid w:val="00705C3C"/>
     <w:rsid w:val="00707977"/>
     <w:rsid w:val="00707C26"/>
     <w:rsid w:val="00710C1F"/>
     <w:rsid w:val="00712EEB"/>
     <w:rsid w:val="00714D2B"/>
     <w:rsid w:val="00715040"/>
     <w:rsid w:val="007166F8"/>
     <w:rsid w:val="00722851"/>
+    <w:rsid w:val="00722CFE"/>
     <w:rsid w:val="00724DF1"/>
     <w:rsid w:val="00730AB5"/>
     <w:rsid w:val="00730C3F"/>
     <w:rsid w:val="00733E77"/>
     <w:rsid w:val="0073446A"/>
     <w:rsid w:val="007411FF"/>
     <w:rsid w:val="007422BC"/>
     <w:rsid w:val="00745FF3"/>
     <w:rsid w:val="00746C51"/>
     <w:rsid w:val="007534E9"/>
     <w:rsid w:val="00754F7D"/>
     <w:rsid w:val="00765688"/>
     <w:rsid w:val="007667F8"/>
     <w:rsid w:val="00773AFC"/>
     <w:rsid w:val="00777307"/>
     <w:rsid w:val="0078386E"/>
     <w:rsid w:val="007860E5"/>
     <w:rsid w:val="00787629"/>
     <w:rsid w:val="00790052"/>
     <w:rsid w:val="00790966"/>
+    <w:rsid w:val="007A3B79"/>
     <w:rsid w:val="007A429B"/>
     <w:rsid w:val="007A50DE"/>
     <w:rsid w:val="007A697F"/>
     <w:rsid w:val="007B48A3"/>
     <w:rsid w:val="007B4B11"/>
     <w:rsid w:val="007B5A14"/>
     <w:rsid w:val="007B636E"/>
     <w:rsid w:val="007B6B77"/>
     <w:rsid w:val="007C484A"/>
     <w:rsid w:val="007C7708"/>
     <w:rsid w:val="007D6245"/>
     <w:rsid w:val="007E0C21"/>
     <w:rsid w:val="007E158F"/>
     <w:rsid w:val="007E21CA"/>
     <w:rsid w:val="007E267E"/>
+    <w:rsid w:val="007E3977"/>
     <w:rsid w:val="007E561A"/>
     <w:rsid w:val="007E65E9"/>
     <w:rsid w:val="007E68BC"/>
     <w:rsid w:val="007E7E46"/>
     <w:rsid w:val="007F0DAB"/>
     <w:rsid w:val="007F1159"/>
     <w:rsid w:val="007F249E"/>
     <w:rsid w:val="007F2F9F"/>
     <w:rsid w:val="007F5348"/>
+    <w:rsid w:val="007F540B"/>
     <w:rsid w:val="008029C7"/>
     <w:rsid w:val="008030EA"/>
     <w:rsid w:val="008037EA"/>
     <w:rsid w:val="00803842"/>
     <w:rsid w:val="00804BA4"/>
+    <w:rsid w:val="008061A4"/>
     <w:rsid w:val="008111E6"/>
     <w:rsid w:val="0081286C"/>
     <w:rsid w:val="0081606B"/>
     <w:rsid w:val="008207AB"/>
     <w:rsid w:val="00823231"/>
     <w:rsid w:val="0083141A"/>
     <w:rsid w:val="00834287"/>
     <w:rsid w:val="00834A5D"/>
     <w:rsid w:val="00835F19"/>
     <w:rsid w:val="00836CB8"/>
     <w:rsid w:val="00843904"/>
     <w:rsid w:val="00844E08"/>
     <w:rsid w:val="0085022F"/>
     <w:rsid w:val="00854FBA"/>
     <w:rsid w:val="0086337B"/>
+    <w:rsid w:val="00863ABA"/>
     <w:rsid w:val="00870F14"/>
+    <w:rsid w:val="00871A61"/>
     <w:rsid w:val="0088245B"/>
     <w:rsid w:val="00882690"/>
     <w:rsid w:val="00882A8B"/>
     <w:rsid w:val="0088547B"/>
     <w:rsid w:val="00885805"/>
     <w:rsid w:val="00886034"/>
     <w:rsid w:val="00886604"/>
     <w:rsid w:val="008870E5"/>
     <w:rsid w:val="00891BA2"/>
     <w:rsid w:val="008934E2"/>
     <w:rsid w:val="008A3D47"/>
     <w:rsid w:val="008B170D"/>
+    <w:rsid w:val="008B23E4"/>
     <w:rsid w:val="008B24E5"/>
     <w:rsid w:val="008B3F2D"/>
     <w:rsid w:val="008B57EE"/>
     <w:rsid w:val="008B605C"/>
     <w:rsid w:val="008B619C"/>
     <w:rsid w:val="008B6DE1"/>
     <w:rsid w:val="008B7051"/>
     <w:rsid w:val="008C6386"/>
     <w:rsid w:val="008D18EB"/>
+    <w:rsid w:val="008D2098"/>
+    <w:rsid w:val="008D292C"/>
+    <w:rsid w:val="008E040A"/>
+    <w:rsid w:val="008E2E2D"/>
     <w:rsid w:val="008E55C9"/>
     <w:rsid w:val="008F30D0"/>
     <w:rsid w:val="008F5253"/>
     <w:rsid w:val="008F7F2E"/>
     <w:rsid w:val="00902EDE"/>
     <w:rsid w:val="00905AB4"/>
     <w:rsid w:val="00910026"/>
     <w:rsid w:val="0091006A"/>
     <w:rsid w:val="009141AA"/>
     <w:rsid w:val="009154AC"/>
     <w:rsid w:val="00916ABE"/>
     <w:rsid w:val="00923AA7"/>
     <w:rsid w:val="009244ED"/>
     <w:rsid w:val="00931987"/>
     <w:rsid w:val="00934CC4"/>
     <w:rsid w:val="00935B79"/>
     <w:rsid w:val="0095127F"/>
     <w:rsid w:val="00955FCA"/>
+    <w:rsid w:val="009566AE"/>
     <w:rsid w:val="0096253E"/>
     <w:rsid w:val="0096359C"/>
     <w:rsid w:val="0096410F"/>
+    <w:rsid w:val="00966E53"/>
+    <w:rsid w:val="00972997"/>
+    <w:rsid w:val="009813BB"/>
+    <w:rsid w:val="00981704"/>
     <w:rsid w:val="009822C8"/>
     <w:rsid w:val="0098289B"/>
     <w:rsid w:val="009866F8"/>
     <w:rsid w:val="00990CAB"/>
+    <w:rsid w:val="00992809"/>
     <w:rsid w:val="0099283A"/>
     <w:rsid w:val="0099309E"/>
     <w:rsid w:val="00997B09"/>
+    <w:rsid w:val="009A04AD"/>
     <w:rsid w:val="009A47E9"/>
     <w:rsid w:val="009A4C9A"/>
     <w:rsid w:val="009A63E6"/>
     <w:rsid w:val="009B1B45"/>
     <w:rsid w:val="009B5D3A"/>
     <w:rsid w:val="009C1266"/>
+    <w:rsid w:val="009C24AF"/>
     <w:rsid w:val="009C39A4"/>
+    <w:rsid w:val="009C3F00"/>
+    <w:rsid w:val="009C5CAA"/>
     <w:rsid w:val="009D2735"/>
     <w:rsid w:val="009D4B65"/>
     <w:rsid w:val="009D7F1C"/>
     <w:rsid w:val="009E7310"/>
+    <w:rsid w:val="009E7CFA"/>
     <w:rsid w:val="009F0F40"/>
     <w:rsid w:val="009F3152"/>
     <w:rsid w:val="009F4556"/>
     <w:rsid w:val="009F4F6E"/>
     <w:rsid w:val="009F6A32"/>
     <w:rsid w:val="00A152E5"/>
     <w:rsid w:val="00A174A2"/>
     <w:rsid w:val="00A17817"/>
     <w:rsid w:val="00A232D0"/>
     <w:rsid w:val="00A243D0"/>
     <w:rsid w:val="00A312A2"/>
     <w:rsid w:val="00A34275"/>
     <w:rsid w:val="00A34728"/>
     <w:rsid w:val="00A34DD0"/>
     <w:rsid w:val="00A35E44"/>
     <w:rsid w:val="00A361BF"/>
     <w:rsid w:val="00A36911"/>
     <w:rsid w:val="00A42690"/>
     <w:rsid w:val="00A447A0"/>
+    <w:rsid w:val="00A449A3"/>
     <w:rsid w:val="00A46516"/>
     <w:rsid w:val="00A5333C"/>
+    <w:rsid w:val="00A5667D"/>
     <w:rsid w:val="00A61828"/>
     <w:rsid w:val="00A66114"/>
     <w:rsid w:val="00A712F6"/>
-    <w:rsid w:val="00A725E0"/>
     <w:rsid w:val="00A735F8"/>
     <w:rsid w:val="00A80276"/>
     <w:rsid w:val="00A83DEB"/>
     <w:rsid w:val="00A8403F"/>
     <w:rsid w:val="00A8795F"/>
     <w:rsid w:val="00A920EC"/>
     <w:rsid w:val="00A9640B"/>
     <w:rsid w:val="00AA0CD2"/>
     <w:rsid w:val="00AA2F47"/>
     <w:rsid w:val="00AA5B53"/>
     <w:rsid w:val="00AA7E2F"/>
     <w:rsid w:val="00AB19AB"/>
     <w:rsid w:val="00AB37FF"/>
+    <w:rsid w:val="00AB4737"/>
     <w:rsid w:val="00AB5011"/>
     <w:rsid w:val="00AB5899"/>
     <w:rsid w:val="00AB6776"/>
     <w:rsid w:val="00AD1076"/>
     <w:rsid w:val="00AD1878"/>
     <w:rsid w:val="00AE23CB"/>
+    <w:rsid w:val="00AE341D"/>
     <w:rsid w:val="00AE4124"/>
     <w:rsid w:val="00AE5E3A"/>
     <w:rsid w:val="00AE64A5"/>
     <w:rsid w:val="00AE7A0E"/>
     <w:rsid w:val="00AF1DF6"/>
     <w:rsid w:val="00AF5CB8"/>
     <w:rsid w:val="00AF665E"/>
     <w:rsid w:val="00AF7670"/>
     <w:rsid w:val="00B01264"/>
     <w:rsid w:val="00B0403B"/>
     <w:rsid w:val="00B042F3"/>
     <w:rsid w:val="00B129C4"/>
     <w:rsid w:val="00B17C39"/>
     <w:rsid w:val="00B218AD"/>
     <w:rsid w:val="00B25BC3"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B27F2D"/>
     <w:rsid w:val="00B31004"/>
     <w:rsid w:val="00B333BF"/>
     <w:rsid w:val="00B334EB"/>
     <w:rsid w:val="00B35381"/>
+    <w:rsid w:val="00B364DD"/>
     <w:rsid w:val="00B43C0F"/>
     <w:rsid w:val="00B476D2"/>
+    <w:rsid w:val="00B47A30"/>
+    <w:rsid w:val="00B51B31"/>
     <w:rsid w:val="00B56152"/>
     <w:rsid w:val="00B568DD"/>
     <w:rsid w:val="00B56BC7"/>
     <w:rsid w:val="00B61FEA"/>
+    <w:rsid w:val="00B6643C"/>
     <w:rsid w:val="00B6794B"/>
     <w:rsid w:val="00B67D08"/>
     <w:rsid w:val="00B76D8C"/>
     <w:rsid w:val="00B80E26"/>
     <w:rsid w:val="00B8330C"/>
     <w:rsid w:val="00B86A92"/>
     <w:rsid w:val="00B94857"/>
+    <w:rsid w:val="00BA1A48"/>
     <w:rsid w:val="00BA21EE"/>
+    <w:rsid w:val="00BA31D3"/>
     <w:rsid w:val="00BA7267"/>
     <w:rsid w:val="00BA779E"/>
     <w:rsid w:val="00BB00EE"/>
     <w:rsid w:val="00BB3A7B"/>
     <w:rsid w:val="00BB4F45"/>
+    <w:rsid w:val="00BB5066"/>
     <w:rsid w:val="00BB6148"/>
     <w:rsid w:val="00BC046A"/>
+    <w:rsid w:val="00BC12E0"/>
+    <w:rsid w:val="00BC1BC3"/>
     <w:rsid w:val="00BC1E1D"/>
     <w:rsid w:val="00BC39AD"/>
     <w:rsid w:val="00BC5331"/>
     <w:rsid w:val="00BC7CE8"/>
     <w:rsid w:val="00BD189A"/>
     <w:rsid w:val="00BD391E"/>
     <w:rsid w:val="00BD58C5"/>
     <w:rsid w:val="00BD5996"/>
     <w:rsid w:val="00BD6048"/>
+    <w:rsid w:val="00BD7C02"/>
     <w:rsid w:val="00BE0956"/>
     <w:rsid w:val="00BE3752"/>
     <w:rsid w:val="00BE5D60"/>
     <w:rsid w:val="00BE6AD1"/>
     <w:rsid w:val="00BF079F"/>
     <w:rsid w:val="00BF0E68"/>
     <w:rsid w:val="00C0155D"/>
     <w:rsid w:val="00C03C14"/>
     <w:rsid w:val="00C03F7D"/>
+    <w:rsid w:val="00C072B4"/>
     <w:rsid w:val="00C107D3"/>
     <w:rsid w:val="00C121C4"/>
     <w:rsid w:val="00C20664"/>
+    <w:rsid w:val="00C22340"/>
     <w:rsid w:val="00C26FE2"/>
     <w:rsid w:val="00C27637"/>
     <w:rsid w:val="00C31023"/>
     <w:rsid w:val="00C32505"/>
     <w:rsid w:val="00C34DF5"/>
     <w:rsid w:val="00C35758"/>
+    <w:rsid w:val="00C404C3"/>
     <w:rsid w:val="00C42026"/>
     <w:rsid w:val="00C44247"/>
+    <w:rsid w:val="00C47F93"/>
     <w:rsid w:val="00C738DA"/>
     <w:rsid w:val="00C742C1"/>
     <w:rsid w:val="00C80074"/>
     <w:rsid w:val="00C80A67"/>
+    <w:rsid w:val="00C84AD4"/>
+    <w:rsid w:val="00CA0678"/>
     <w:rsid w:val="00CA193C"/>
     <w:rsid w:val="00CA1F02"/>
     <w:rsid w:val="00CA456F"/>
     <w:rsid w:val="00CB265C"/>
     <w:rsid w:val="00CB7937"/>
     <w:rsid w:val="00CC140D"/>
     <w:rsid w:val="00CC2C30"/>
+    <w:rsid w:val="00CC3BE8"/>
     <w:rsid w:val="00CC52A5"/>
     <w:rsid w:val="00CC5A87"/>
     <w:rsid w:val="00CC64C8"/>
     <w:rsid w:val="00CC7118"/>
+    <w:rsid w:val="00CD16BE"/>
     <w:rsid w:val="00CD49C3"/>
     <w:rsid w:val="00CD6530"/>
     <w:rsid w:val="00CE00B7"/>
     <w:rsid w:val="00CE1F38"/>
     <w:rsid w:val="00CF163D"/>
     <w:rsid w:val="00CF4D93"/>
     <w:rsid w:val="00CF77E2"/>
     <w:rsid w:val="00CF7D65"/>
     <w:rsid w:val="00D04CA2"/>
     <w:rsid w:val="00D06D6B"/>
     <w:rsid w:val="00D13450"/>
     <w:rsid w:val="00D13B6D"/>
     <w:rsid w:val="00D17252"/>
     <w:rsid w:val="00D20934"/>
     <w:rsid w:val="00D220C6"/>
     <w:rsid w:val="00D23005"/>
     <w:rsid w:val="00D2639C"/>
     <w:rsid w:val="00D31E1A"/>
+    <w:rsid w:val="00D3219F"/>
     <w:rsid w:val="00D32B23"/>
     <w:rsid w:val="00D3543D"/>
     <w:rsid w:val="00D42927"/>
     <w:rsid w:val="00D51C1D"/>
+    <w:rsid w:val="00D527B7"/>
     <w:rsid w:val="00D54DD5"/>
     <w:rsid w:val="00D56710"/>
     <w:rsid w:val="00D644D5"/>
     <w:rsid w:val="00D65A33"/>
     <w:rsid w:val="00D662D7"/>
     <w:rsid w:val="00D70C2C"/>
     <w:rsid w:val="00D732BA"/>
     <w:rsid w:val="00D73363"/>
     <w:rsid w:val="00D76718"/>
     <w:rsid w:val="00D76AFF"/>
     <w:rsid w:val="00D77CE0"/>
     <w:rsid w:val="00D80892"/>
     <w:rsid w:val="00D824BD"/>
     <w:rsid w:val="00D83009"/>
     <w:rsid w:val="00D947D5"/>
     <w:rsid w:val="00D958FF"/>
     <w:rsid w:val="00D959AE"/>
     <w:rsid w:val="00D964B8"/>
     <w:rsid w:val="00DA04E4"/>
     <w:rsid w:val="00DA0E4E"/>
     <w:rsid w:val="00DA5F5A"/>
     <w:rsid w:val="00DA5FE7"/>
     <w:rsid w:val="00DA6F96"/>
+    <w:rsid w:val="00DB29A0"/>
     <w:rsid w:val="00DB381F"/>
     <w:rsid w:val="00DB3F37"/>
     <w:rsid w:val="00DB7964"/>
     <w:rsid w:val="00DC2633"/>
     <w:rsid w:val="00DC3E0D"/>
     <w:rsid w:val="00DD0451"/>
     <w:rsid w:val="00DD5358"/>
     <w:rsid w:val="00DE2693"/>
     <w:rsid w:val="00DE2E48"/>
     <w:rsid w:val="00DF15E1"/>
     <w:rsid w:val="00DF47D0"/>
     <w:rsid w:val="00DF68CC"/>
     <w:rsid w:val="00E02017"/>
+    <w:rsid w:val="00E03AB7"/>
     <w:rsid w:val="00E10F0F"/>
     <w:rsid w:val="00E11535"/>
     <w:rsid w:val="00E13770"/>
     <w:rsid w:val="00E13A42"/>
     <w:rsid w:val="00E1750C"/>
     <w:rsid w:val="00E20E99"/>
     <w:rsid w:val="00E22004"/>
+    <w:rsid w:val="00E25F20"/>
     <w:rsid w:val="00E267EE"/>
     <w:rsid w:val="00E26C18"/>
     <w:rsid w:val="00E26DD3"/>
     <w:rsid w:val="00E31BD6"/>
     <w:rsid w:val="00E33EDF"/>
     <w:rsid w:val="00E368B4"/>
+    <w:rsid w:val="00E40F9A"/>
     <w:rsid w:val="00E438F2"/>
     <w:rsid w:val="00E4624C"/>
     <w:rsid w:val="00E47C66"/>
     <w:rsid w:val="00E51877"/>
     <w:rsid w:val="00E60C70"/>
     <w:rsid w:val="00E6236B"/>
     <w:rsid w:val="00E7116B"/>
+    <w:rsid w:val="00E803E7"/>
     <w:rsid w:val="00E80A90"/>
     <w:rsid w:val="00E81A83"/>
+    <w:rsid w:val="00E82F39"/>
+    <w:rsid w:val="00E8437E"/>
     <w:rsid w:val="00E852AD"/>
     <w:rsid w:val="00E85B52"/>
     <w:rsid w:val="00E866B7"/>
     <w:rsid w:val="00E90E23"/>
     <w:rsid w:val="00E92DAA"/>
     <w:rsid w:val="00E93D1B"/>
     <w:rsid w:val="00E95F34"/>
     <w:rsid w:val="00EA2130"/>
     <w:rsid w:val="00EA2B1C"/>
+    <w:rsid w:val="00EA2F45"/>
     <w:rsid w:val="00EA79D5"/>
     <w:rsid w:val="00EB1B49"/>
     <w:rsid w:val="00EB1D53"/>
     <w:rsid w:val="00EB2919"/>
     <w:rsid w:val="00EB550C"/>
     <w:rsid w:val="00EB6A49"/>
     <w:rsid w:val="00EB7095"/>
+    <w:rsid w:val="00EC0CE6"/>
     <w:rsid w:val="00EC11C6"/>
     <w:rsid w:val="00EC2E04"/>
     <w:rsid w:val="00ED0C24"/>
     <w:rsid w:val="00ED1E4E"/>
+    <w:rsid w:val="00ED2FA1"/>
     <w:rsid w:val="00ED3B60"/>
+    <w:rsid w:val="00ED54EC"/>
+    <w:rsid w:val="00ED5ACF"/>
     <w:rsid w:val="00ED60ED"/>
     <w:rsid w:val="00ED7471"/>
     <w:rsid w:val="00EE6BDF"/>
     <w:rsid w:val="00EF0149"/>
     <w:rsid w:val="00EF10F8"/>
     <w:rsid w:val="00EF1BFD"/>
     <w:rsid w:val="00EF3084"/>
     <w:rsid w:val="00EF3D85"/>
     <w:rsid w:val="00EF4E06"/>
     <w:rsid w:val="00F04FEA"/>
     <w:rsid w:val="00F20C25"/>
     <w:rsid w:val="00F232D9"/>
     <w:rsid w:val="00F24347"/>
     <w:rsid w:val="00F25F3D"/>
     <w:rsid w:val="00F27282"/>
     <w:rsid w:val="00F2753C"/>
     <w:rsid w:val="00F27B03"/>
     <w:rsid w:val="00F30644"/>
     <w:rsid w:val="00F30BB0"/>
     <w:rsid w:val="00F316BE"/>
     <w:rsid w:val="00F33B0B"/>
     <w:rsid w:val="00F3416A"/>
     <w:rsid w:val="00F36D9D"/>
+    <w:rsid w:val="00F43906"/>
     <w:rsid w:val="00F526D5"/>
     <w:rsid w:val="00F537E5"/>
     <w:rsid w:val="00F54FD2"/>
     <w:rsid w:val="00F55C06"/>
     <w:rsid w:val="00F60B6F"/>
     <w:rsid w:val="00F624BB"/>
     <w:rsid w:val="00F656E4"/>
     <w:rsid w:val="00F665C4"/>
     <w:rsid w:val="00F66A5F"/>
     <w:rsid w:val="00F71298"/>
     <w:rsid w:val="00F73A80"/>
     <w:rsid w:val="00F8032B"/>
+    <w:rsid w:val="00F8623F"/>
     <w:rsid w:val="00F86B4A"/>
     <w:rsid w:val="00F9002B"/>
     <w:rsid w:val="00F94015"/>
     <w:rsid w:val="00F9486B"/>
     <w:rsid w:val="00F94F56"/>
     <w:rsid w:val="00FA07F7"/>
     <w:rsid w:val="00FA248F"/>
     <w:rsid w:val="00FA282C"/>
     <w:rsid w:val="00FA50FD"/>
     <w:rsid w:val="00FA7847"/>
     <w:rsid w:val="00FB0BD6"/>
     <w:rsid w:val="00FB31EB"/>
     <w:rsid w:val="00FC156D"/>
     <w:rsid w:val="00FD486E"/>
     <w:rsid w:val="00FF2C48"/>
     <w:rsid w:val="00FF4927"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -10365,50 +13018,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008B23E4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:qFormat/>
     <w:rsid w:val="00C26FE2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
@@ -11822,84 +14476,97 @@
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="97599779">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1445266650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1568106818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1743024971">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/econlit/jelCodes.php?view=jel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flr@ug.edu.pl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://translit.cc/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aeaweb.org/econlit/jelCodes.php?view=jel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://translit.cc/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://translit.cc/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/index" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.csudh.edu/citation/apa-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flr@ug.edu.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
@@ -13009,68 +15676,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{956F6764-A1BD-43D9-8AB9-9DF8A24018EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>10039</Characters>
+  <Pages>10</Pages>
+  <Words>2376</Words>
+  <Characters>14262</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11689</CharactersWithSpaces>
+  <CharactersWithSpaces>16605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Szymon Obuchowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>